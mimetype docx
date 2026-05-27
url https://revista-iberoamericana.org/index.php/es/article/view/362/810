--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -158,66 +158,68 @@
         <w:t>María Mercedes Aguas Zambrano</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C92CA8E" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="00F30921" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F30921">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Eyra Valentina Alvarado Pazmiño</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567194BB" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+    <w:p w14:paraId="567194BB" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="00C22B39" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001524C8">
+      <w:r w:rsidRPr="00C22B39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adriana Lisette Fienco Santana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1980E777" w14:textId="77777777" w:rsidR="00FC089F" w:rsidRPr="00F30921" w:rsidRDefault="00FC089F">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BC56431" w14:textId="77777777" w:rsidR="00FE4B14" w:rsidRPr="00F30921" w:rsidRDefault="00CA1939">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1340,51 +1342,51 @@
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">continua. En la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla 1 </w:t>
       </w:r>
       <w:r>
         <w:t>se presentan los principales resultados obtenidos a partir del análisis de los artículos científicos revisados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC6D669" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BBD5A9" w14:textId="7FA6B118" w:rsidR="00FE4B14" w:rsidRDefault="00CA1939">
+    <w:p w14:paraId="25BBD5A9" w14:textId="25C3D94A" w:rsidR="00FE4B14" w:rsidRDefault="00CA1939">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
@@ -1406,51 +1408,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B7285E">
+      <w:r w:rsidR="00C22B39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -5236,99 +5238,98 @@
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00FE4B14" w:rsidSect="00B7285E">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1750" w:right="2268" w:bottom="2268" w:left="3402" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="74"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30D66502" w14:textId="77777777" w:rsidR="003E1A56" w:rsidRDefault="003E1A56">
+    <w:p w14:paraId="6E21D8F7" w14:textId="77777777" w:rsidR="00B4264F" w:rsidRDefault="00B4264F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B8E08B6" w14:textId="77777777" w:rsidR="003E1A56" w:rsidRDefault="003E1A56">
+    <w:p w14:paraId="0493801D" w14:textId="77777777" w:rsidR="00B4264F" w:rsidRDefault="00B4264F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5353,51 +5354,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1113046999"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="449BEBE9" w14:textId="77777777" w:rsidR="00FE4B14" w:rsidRDefault="00CA1939">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
@@ -5563,71 +5564,71 @@
         <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D23BFA0" w14:textId="1D89D2F4" w:rsidR="00FE4B14" w:rsidRDefault="00B7285E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B6E8EA4" wp14:editId="2F542513">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B6E8EA4" wp14:editId="7F5E449D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-1965325</wp:posOffset>
+                <wp:posOffset>-1963323</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-2864485</wp:posOffset>
+                <wp:posOffset>-2860724</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1572260" cy="2817495"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
+              <wp:extent cx="1692861" cy="2817495"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Cuadro de texto 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1572260" cy="2817495"/>
+                        <a:ext cx="1692861" cy="2817495"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="2F8F4E9F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
@@ -5644,395 +5645,592 @@
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="3B7EE7D0" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="0E8FEB4F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:eastAsia="Cambria"/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="4242F9E2" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                        <w:p w14:paraId="38115DEE" w14:textId="77777777" w:rsidR="00C22B39" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal De</w:t>
+                          </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>Milagro. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B7285E">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
-                            <w:r w:rsidRPr="001524C8">
+                            <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>maguasz@unemi.edu.ec</w:t>
                             </w:r>
                           </w:hyperlink>
+                          <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>  </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4242F9E2" w14:textId="39BD8E85" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r w:rsidRPr="001524C8">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>  ORCID: /0009-0002-7768-4941</w:t>
+                            <w:t>ORCID: /0009-0002-7768-4941</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1E79382F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="2B6D17D3" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                        <w:p w14:paraId="3162E37A" w14:textId="0D4D5698" w:rsidR="00C22B39" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal</w:t>
+                          </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>De Milagro.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="s42"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t> </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
-                            <w:r w:rsidRPr="001524C8">
+                            <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>ealvaradop7@unemi.edu.ec</w:t>
                             </w:r>
                           </w:hyperlink>
+                          <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>  </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2B6D17D3" w14:textId="6F83E130" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r w:rsidRPr="001524C8">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t>  ORCID: /0000-0002-9741-0801</w:t>
+                            <w:t>ORCID: /0000-0002-9741-0801</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1337CEB3" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="5F0162B8" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                        <w:p w14:paraId="5F0162B8" w14:textId="6AFFC49B" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal</w:t>
+                          </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00C22B39">
+                            <w:rPr>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>De Milagro.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rStyle w:val="s42"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t> </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId3" w:history="1">
-                            <w:r w:rsidRPr="001524C8">
+                            <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:t>afiencos@unemi.edu.ec</w:t>
                             </w:r>
                           </w:hyperlink>
-                          <w:r w:rsidRPr="001524C8">
+                          <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>    ORCID /0009-0000-6527-3243</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="533527CD" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:spacing w:line="276" w:lineRule="auto"/>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="3944C016" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                           <w:pPr>
                             <w:pStyle w:val="Prrafodelista"/>
                             <w:spacing w:line="240" w:lineRule="auto"/>
                             <w:ind w:left="0" w:right="101"/>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4B6E8EA4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-154.75pt;margin-top:-225.55pt;width:123.8pt;height:221.85pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFbbHPKQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP2jAQvlfqf7B8L0kosLuIsKKsqCrR&#13;&#10;3ZVo1bNxbBLJ9ri2IaG/vmOHVx+nqhdnXvlm5puZ2WOnFTkI5xswJS0GOSXCcKgasyvp1y+rd/eU&#13;&#10;+MBMxRQYUdKj8PRx/vbNrLVTMYQaVCUcQRDjp60taR2CnWaZ57XQzA/ACoNOCU6zgKrbZZVjLaJr&#13;&#10;lQ3zfJK14CrrgAvv0frUO+k84UspeHiR0otAVEmxtpBel95tfLP5jE13jtm64acy2D9UoVljMOkF&#13;&#10;6okFRvau+QNKN9yBBxkGHHQGUjZcpB6wmyL/rZtNzaxIvSA53l5o8v8Plj8fNvbVkdB9gA4HGAlp&#13;&#10;rZ96NMZ+Oul0/GKlBP1I4fFCm+gC4fGn8d1wOEEXR9/wvrgbPYwjTnb93TofPgrQJAoldTiXRBc7&#13;&#10;rH3oQ88hMZsH1VSrRqmkxF0QS+XIgeEUt7si/ar2+jNUve1unOdplpgyrU4MTwX8gqQMaUs6eT/O&#13;&#10;E4KBmKLPrgyGXxuPUui2HWmqkqZmomUL1RG5ctCvkbd81WA/a+bDK3O4N8gB3kJ4wUcqwFxwkiip&#13;&#10;wf34mz3G4zjRS0mLe1hS/33PnKBEfTI46IdiNIqLm5QRMo2Ku/Vsbz1mr5eAJBV4dZYnMcYHdRal&#13;&#10;A/0NT2YRs6KLGY65SxrO4jL014Enx8VikYJwVS0La7OxPELHoRhY7APIJg3vys2JRFzWxP7psOI1&#13;&#10;3Oop6nr+858AAAD//wMAUEsDBBQABgAIAAAAIQC72RX/5gAAABEBAAAPAAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sTE9NS8NAEL0L/odlBC+SbqJNtWk2pVQsVBDS1ou3aXZNgvsRdrdt/PeOJ70Mb5g376Ncjkaz&#13;&#10;s/Khd1ZANkmBKds42dtWwPvhJXkCFiJaidpZJeBbBVhW11clFtJd7E6d97FlJGJDgQK6GIeC89B0&#13;&#10;ymCYuEFZun06bzDS6lsuPV5I3Gh+n6YzbrC35NDhoNadar72JyOgxs0h99ivX/u3+mN7t6n1Ll8J&#13;&#10;cXszPi9orBbAohrj3wf8dqD8UFGwoztZGZgWkDyk85y4hKZ5lgEjTjLL5sCOBB6nwKuS/29S/QAA&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFbbHPKQIAAEYEAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC72RX/5gAAABEBAAAPAAAAAAAAAAAAAAAA&#13;&#10;AIMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#13;&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-154.6pt;margin-top:-225.25pt;width:133.3pt;height:221.85pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmKmCaKgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP2jAQvlfqf7B8L0kosIAIK8qKqhLd&#13;&#10;XYlWPRvHBkuOx7UNCf31HTu8+jhVvTjzyjcz38zMHttak6NwXoEpadHLKRGGQ6XMrqRfv6zejSnx&#13;&#10;gZmKaTCipCfh6eP87ZtZY6eiD3vQlXAEQYyfNrak+xDsNMs834ua+R5YYdApwdUsoOp2WeVYg+i1&#13;&#10;zvp5PsoacJV1wIX3aH3qnHSe8KUUPLxI6UUguqRYW0ivS+82vtl8xqY7x+xe8XMZ7B+qqJkymPQK&#13;&#10;9cQCIwen/oCqFXfgQYYehzoDKRUXqQfspsh/62azZ1akXpAcb680+f8Hy5+PG/vqSGg/QIsDjIQ0&#13;&#10;1k89GmM/rXR1/GKlBP1I4elKm2gD4fGn0aQ/HhWUcPT1x8XDYDKMONntd+t8+CigJlEoqcO5JLrY&#13;&#10;ce1DF3oJidk8aFWtlNZJibsgltqRI8MpbndF+lUf6s9QdbaHYZ6nWWLKtDoxPBXwC5I2pCnp6P0w&#13;&#10;TwgGYoouuzYYfms8SqHdtkRVJU3NRMsWqhNy5aBbI2/5SmE/a+bDK3O4N0gP3kJ4wUdqwFxwlijZ&#13;&#10;g/vxN3uMx3Gil5IG97Ck/vuBOUGJ/mRw0JNiMIiLm5TB8KGPirv3bO895lAvAUnCYWB1SYzxQV9E&#13;&#10;6aD+hieziFnRxQzH3CUNF3EZuuvAk+NisUhBuKqWhbXZWB6h41AMLA4BpErDu3FzJhGXNbF/Pqx4&#13;&#10;Dfd6irqd//wnAAAA//8DAFBLAwQUAAYACAAAACEAyVyQsuYAAAARAQAADwAAAGRycy9kb3ducmV2&#13;&#10;LnhtbExPTUvDQBC9C/6HZQQvku4am1DTbEqpWFAQ0taLt2myJovZ3bC7beO/dzzpZXjDvHkf5Woy&#13;&#10;AzsrH7SzEu5nApiyjWu17SS8H56TBbAQ0bY4OKskfKsAq+r6qsSidRe7U+d97BiJ2FCghD7GseA8&#13;&#10;NL0yGGZuVJZun84bjLT6jrceLyRuBp4KkXOD2pJDj6Pa9Kr52p+MhBq3h8yj3rzqt/rj5W5bD7ts&#13;&#10;LeXtzfS0pLFeAotqin8f8NuB8kNFwY7uZNvABgnJg3hMiUtonokMGHGSeZoDOxLIF8Crkv9vUv0A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5ipgmioCAABGBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyVyQsuYAAAARAQAADwAAAAAAAAAAAAAA&#13;&#10;AACEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2F8F4E9F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t xml:space="preserve">* </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="27C7EA94" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="3B7EE7D0" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="0E8FEB4F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Cambria"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="4242F9E2" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                  <w:p w14:paraId="38115DEE" w14:textId="77777777" w:rsidR="00C22B39" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal De</w:t>
+                    </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>Milagro. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B7285E">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId4" w:history="1">
-                      <w:r w:rsidRPr="001524C8">
+                      <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>maguasz@unemi.edu.ec</w:t>
                       </w:r>
                     </w:hyperlink>
+                    <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>  </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4242F9E2" w14:textId="39BD8E85" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r w:rsidRPr="001524C8">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>  ORCID: /0009-0002-7768-4941</w:t>
+                      <w:t>ORCID: /0009-0002-7768-4941</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1E79382F" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="2B6D17D3" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                  <w:p w14:paraId="3162E37A" w14:textId="0D4D5698" w:rsidR="00C22B39" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal</w:t>
+                    </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>De Milagro.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="s42"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId5" w:history="1">
-                      <w:r w:rsidRPr="001524C8">
+                      <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>ealvaradop7@unemi.edu.ec</w:t>
                       </w:r>
                     </w:hyperlink>
+                    <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>  </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2B6D17D3" w14:textId="6F83E130" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r w:rsidRPr="001524C8">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t>  ORCID: /0000-0002-9741-0801</w:t>
+                      <w:t>ORCID: /0000-0002-9741-0801</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="1337CEB3" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="5F0162B8" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
+                  <w:p w14:paraId="5F0162B8" w14:textId="6AFFC49B" w:rsidR="00B7285E" w:rsidRPr="001524C8" w:rsidRDefault="00C22B39" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>Facultad De Posgrados, Escuela De Educación, Maestría En Educación con mención en Docencia e Investigación en Educación Superior, Universidad Estatal</w:t>
+                    </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Universidad de Milagro, </w:t>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C22B39">
+                      <w:rPr>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>De Milagro.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rStyle w:val="s42"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId6" w:history="1">
-                      <w:r w:rsidRPr="001524C8">
+                      <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                         <w:rPr>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>afiencos@unemi.edu.ec</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r w:rsidRPr="001524C8">
+                    <w:r w:rsidR="00B7285E" w:rsidRPr="001524C8">
                       <w:rPr>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>    ORCID /0009-0000-6527-3243</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="533527CD" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="3944C016" w14:textId="77777777" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
                     <w:pPr>
                       <w:pStyle w:val="Prrafodelista"/>
                       <w:spacing w:line="240" w:lineRule="auto"/>
                       <w:ind w:left="0" w:right="101"/>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06BCC964" w14:textId="77777777" w:rsidR="003E1A56" w:rsidRDefault="003E1A56">
+    <w:p w14:paraId="550AC39F" w14:textId="77777777" w:rsidR="00B4264F" w:rsidRDefault="00B4264F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3021080A" w14:textId="77777777" w:rsidR="003E1A56" w:rsidRDefault="003E1A56">
+    <w:p w14:paraId="21744CBE" w14:textId="77777777" w:rsidR="00B4264F" w:rsidRDefault="00B4264F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1869406848"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0013C345" w14:textId="77777777" w:rsidR="00FE4B14" w:rsidRDefault="00CA1939">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
@@ -7005,59 +7203,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">e-ISSN: 2737-632x </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4519C44C" w14:textId="11CDBFC1" w:rsidR="00B7285E" w:rsidRDefault="00B7285E" w:rsidP="00B7285E">
     <w:pPr>
       <w:ind w:right="49"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
-      <w:t>Pgs 74-9</w:t>
-[...7 lines deleted...]
-      <w:t>0</w:t>
+      <w:t>Pgs 74-90</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D353A74" w14:textId="77777777" w:rsidR="00FE4B14" w:rsidRDefault="00FE4B14">
     <w:pPr>
       <w:ind w:right="49"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E104464" w14:textId="481A6ED2" w:rsidR="00FE4B14" w:rsidRDefault="00FE4B14">
     <w:pPr>
       <w:ind w:right="49"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="711C7868" w14:textId="391A492E" w:rsidR="00FE4B14" w:rsidRDefault="00B7285E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -7705,51 +7895,51 @@
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="967A76EA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="967A76EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2026403310">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="97"/>
+  <w:zoom w:percent="180"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7827,50 +8017,51 @@
     <w:rsid w:val="004056C7"/>
     <w:rsid w:val="00420734"/>
     <w:rsid w:val="004241EF"/>
     <w:rsid w:val="00427D1F"/>
     <w:rsid w:val="004404F5"/>
     <w:rsid w:val="00457304"/>
     <w:rsid w:val="00461B63"/>
     <w:rsid w:val="004649A5"/>
     <w:rsid w:val="0047479B"/>
     <w:rsid w:val="004954B2"/>
     <w:rsid w:val="00497312"/>
     <w:rsid w:val="004A6DB7"/>
     <w:rsid w:val="004B00CB"/>
     <w:rsid w:val="004B484F"/>
     <w:rsid w:val="004D0DC2"/>
     <w:rsid w:val="004D2277"/>
     <w:rsid w:val="004D2530"/>
     <w:rsid w:val="004D3466"/>
     <w:rsid w:val="004D38BF"/>
     <w:rsid w:val="004E2E70"/>
     <w:rsid w:val="004F7A44"/>
     <w:rsid w:val="005206C9"/>
     <w:rsid w:val="00534697"/>
     <w:rsid w:val="00537540"/>
     <w:rsid w:val="00547666"/>
+    <w:rsid w:val="005575DF"/>
     <w:rsid w:val="00560047"/>
     <w:rsid w:val="00565589"/>
     <w:rsid w:val="005703A0"/>
     <w:rsid w:val="0057199E"/>
     <w:rsid w:val="00583753"/>
     <w:rsid w:val="005A4C13"/>
     <w:rsid w:val="005C6045"/>
     <w:rsid w:val="005D34C4"/>
     <w:rsid w:val="00614A10"/>
     <w:rsid w:val="00620FBF"/>
     <w:rsid w:val="00633E5D"/>
     <w:rsid w:val="0065152B"/>
     <w:rsid w:val="0065220C"/>
     <w:rsid w:val="00656BA0"/>
     <w:rsid w:val="006803CA"/>
     <w:rsid w:val="006A29D3"/>
     <w:rsid w:val="006A39C6"/>
     <w:rsid w:val="006C11CE"/>
     <w:rsid w:val="006C3769"/>
     <w:rsid w:val="00704D46"/>
     <w:rsid w:val="00712383"/>
     <w:rsid w:val="00737B14"/>
     <w:rsid w:val="007409E0"/>
     <w:rsid w:val="00740AE4"/>
     <w:rsid w:val="007417E2"/>
@@ -7910,63 +8101,65 @@
     <w:rsid w:val="009E4B42"/>
     <w:rsid w:val="009F4E5D"/>
     <w:rsid w:val="00A0586E"/>
     <w:rsid w:val="00A16984"/>
     <w:rsid w:val="00A21C0C"/>
     <w:rsid w:val="00A71D7E"/>
     <w:rsid w:val="00A75C0C"/>
     <w:rsid w:val="00A769DF"/>
     <w:rsid w:val="00A83FFF"/>
     <w:rsid w:val="00A92969"/>
     <w:rsid w:val="00A944A2"/>
     <w:rsid w:val="00A970CD"/>
     <w:rsid w:val="00AB24C3"/>
     <w:rsid w:val="00AB3C18"/>
     <w:rsid w:val="00AB53F1"/>
     <w:rsid w:val="00AB6846"/>
     <w:rsid w:val="00AB7315"/>
     <w:rsid w:val="00AE0061"/>
     <w:rsid w:val="00AE2631"/>
     <w:rsid w:val="00AE550C"/>
     <w:rsid w:val="00AE7E60"/>
     <w:rsid w:val="00AF4CCF"/>
     <w:rsid w:val="00B12360"/>
     <w:rsid w:val="00B162D0"/>
     <w:rsid w:val="00B32DA6"/>
+    <w:rsid w:val="00B4264F"/>
     <w:rsid w:val="00B67563"/>
     <w:rsid w:val="00B7285E"/>
     <w:rsid w:val="00BA132A"/>
     <w:rsid w:val="00BA4D89"/>
     <w:rsid w:val="00BB6474"/>
     <w:rsid w:val="00BC0005"/>
     <w:rsid w:val="00BC2858"/>
     <w:rsid w:val="00BD1BEC"/>
     <w:rsid w:val="00BF20AD"/>
     <w:rsid w:val="00BF3E83"/>
     <w:rsid w:val="00BF7C1B"/>
     <w:rsid w:val="00C17802"/>
     <w:rsid w:val="00C21E89"/>
+    <w:rsid w:val="00C22B39"/>
     <w:rsid w:val="00C732BA"/>
     <w:rsid w:val="00C77E79"/>
     <w:rsid w:val="00C84A88"/>
     <w:rsid w:val="00C84E67"/>
     <w:rsid w:val="00CA1939"/>
     <w:rsid w:val="00CA327E"/>
     <w:rsid w:val="00CA3D94"/>
     <w:rsid w:val="00CA5D33"/>
     <w:rsid w:val="00CA76A2"/>
     <w:rsid w:val="00CB6118"/>
     <w:rsid w:val="00CD017D"/>
     <w:rsid w:val="00CD26A4"/>
     <w:rsid w:val="00CD340B"/>
     <w:rsid w:val="00D04F2D"/>
     <w:rsid w:val="00D05092"/>
     <w:rsid w:val="00D21C60"/>
     <w:rsid w:val="00D23FAF"/>
     <w:rsid w:val="00D3181B"/>
     <w:rsid w:val="00D57AF0"/>
     <w:rsid w:val="00D7109F"/>
     <w:rsid w:val="00D7685D"/>
     <w:rsid w:val="00D90EEB"/>
     <w:rsid w:val="00DA27A7"/>
     <w:rsid w:val="00DA444F"/>
     <w:rsid w:val="00DA4A0A"/>
@@ -10079,50 +10272,55 @@
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F30921"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s42">
+    <w:name w:val="s42"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00C22B39"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1002122442">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1387142494">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10388,50 +10586,59 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Red14</b:Tag>
     <b:SourceType>InternetSite</b:SourceType>
     <b:Guid>{132A4136-5003-4E39-A6FE-36D23B8D9C1B}</b:Guid>
     <b:Title>Redbooth</b:Title>
     <b:Year>2014</b:Year>
     <b:InternetSiteTitle>Redbooth - Online Project Management Tools &amp; Collaboration Platform</b:InternetSiteTitle>
     <b:URL>https://redbooth.com/</b:URL>
     <b:YearAccessed>2014</b:YearAccessed>
     <b:MonthAccessed>Octubre</b:MonthAccessed>
     <b:DayAccessed>8</b:DayAccessed>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Redbooth</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>9</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>Red141</b:Tag>
@@ -18443,71 +18650,62 @@
             <b:Last>Amaya</b:Last>
             <b:First>A</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Espinosa</b:Last>
             <b:First>M</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Mahauad</b:Last>
             <b:First>M</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Sarango</b:Last>
             <b:First>P</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Publisher>ESPAE</b:Publisher>
     <b:City>Guayaquil</b:City>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A67D925-7890-7D47-9361-BEDD793AA0F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A67D925-7890-7D47-9361-BEDD793AA0F6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>6464</Words>
   <Characters>35556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>296</Lines>
   <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>